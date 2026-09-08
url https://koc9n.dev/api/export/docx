--- v0 (2026-07-21)
+++ v1 (2026-09-08)
@@ -46,51 +46,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Full Stack Developer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="25"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="5D6964"/>
         </w:rPr>
         <w:t xml:space="preserve">Abu Dhabi, UAE | Open to remote and onsite opportunities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdlefqdvmic-jx1wcdg9ctr">
+      <w:hyperlink w:history="1" r:id="rIdtfspbr7i7ajg2r3lm1xdv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/koc9n</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SUMMARY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Senior software engineer with 14 years of experience designing and operating Java-based enterprise systems and full-stack applications. Specialized in Spring Boot microservices, cloud infrastructure, and distributed systems, with hands-on experience across Angular, Node.js, AWS, Kubernetes, Kafka, and Terraform. Led cloud migration and platform modernization work at Allianz Technology while mentoring engineers and improving deployment and operational performance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
@@ -1008,51 +1008,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="55" w:before="130"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="BB4D2E"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlefqdvmic-jx1wcdg9ctr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/koc9n" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtfspbr7i7ajg2r3lm1xdv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/koc9n" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 